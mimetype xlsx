--- v1 (2026-08-02)
+++ v2 (2026-10-01)
@@ -352,83 +352,83 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <tabColor rgb="FF126233"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:K28"/>
+  <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" width="26" customWidth="1"/>
     <col min="2" max="2" width="15" customWidth="1"/>
     <col min="3" max="3" width="18" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
     <col min="7" max="7" width="22" customWidth="1"/>
     <col min="8" max="8" width="18" customWidth="1"/>
     <col min="9" max="9" width="30" customWidth="1"/>
     <col min="10" max="10" width="12" customWidth="1"/>
     <col min="11" max="11" width="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="34" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Member Directory</t>
         </is>
       </c>
     </row>
     <row r="2" ht="22" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Italian Club of Staten Island Foundation Inc. - Generated August 2, 2026</t>
+          <t>Italian Club of Staten Island Foundation Inc. - Generated October 1, 2026</t>
         </is>
       </c>
     </row>
     <row r="3" ht="7" customHeight="1">
       <c r="A3" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D3" s="8" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E3" s="8" t="inlineStr">
@@ -454,61 +454,61 @@
       <c r="I3" s="9" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J3" s="9" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K3" s="9" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="4" ht="8" customHeight="1"/>
     <row r="5" ht="26" customHeight="1">
       <c r="A5" s="10" t="inlineStr">
         <is>
           <t>Member Count</t>
         </is>
       </c>
       <c r="B5" s="11" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D5" s="10" t="inlineStr">
         <is>
           <t>Generated On</t>
         </is>
       </c>
       <c r="E5" s="11" t="inlineStr">
         <is>
-          <t>August 2, 2026</t>
+          <t>October 1, 2026</t>
         </is>
       </c>
       <c r="G5" s="10" t="inlineStr">
         <is>
           <t>Directory Export</t>
         </is>
       </c>
       <c r="H5" s="11" t="inlineStr">
         <is>
           <t>Official XLSX</t>
         </is>
       </c>
     </row>
     <row r="6" ht="8" customHeight="1"/>
     <row r="7" ht="29" customHeight="1">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Full Name</t>
         </is>
       </c>
       <c r="B7" s="3" t="inlineStr">
         <is>
           <t>Member Since</t>
         </is>
       </c>
@@ -616,56 +616,56 @@
       </c>
     </row>
     <row r="9" ht="24" customHeight="1">
       <c r="A9" s="6" t="inlineStr">
         <is>
           <t>Anthony A. Maniscalco</t>
         </is>
       </c>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
       <c r="C9" s="5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <t>Albert V. Maniscalco</t>
         </is>
       </c>
       <c r="E9" s="5" t="inlineStr">
         <is>
-          <t>Cetera Investment Services</t>
+          <t/>
         </is>
       </c>
       <c r="F9" s="5" t="inlineStr">
         <is>
-          <t>www.Alma wealth management.com</t>
+          <t/>
         </is>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t>Financial Advisor</t>
         </is>
       </c>
       <c r="H9" s="5" t="inlineStr">
         <is>
           <t>(917) 974-6699</t>
         </is>
       </c>
       <c r="I9" s="5" t="inlineStr">
         <is>
           <t>anthonymaniscalco64@gmail.com</t>
         </is>
       </c>
       <c r="J9" s="5" t="inlineStr">
         <is>
           <t>10309</t>
         </is>
       </c>
       <c r="K9" s="5" t="inlineStr">
         <is>
           <t>Jun 16, 2026</t>
@@ -710,1074 +710,1245 @@
       </c>
       <c r="H10" s="4" t="inlineStr">
         <is>
           <t>(917) 751-6405</t>
         </is>
       </c>
       <c r="I10" s="4" t="inlineStr">
         <is>
           <t>aottombrino@gmail.com</t>
         </is>
       </c>
       <c r="J10" s="4" t="inlineStr">
         <is>
           <t>10306</t>
         </is>
       </c>
       <c r="K10" s="4" t="inlineStr">
         <is>
           <t>Jun 17, 2026</t>
         </is>
       </c>
     </row>
     <row r="11" ht="24" customHeight="1">
       <c r="A11" s="6" t="inlineStr">
         <is>
-          <t>Daniel Macri</t>
+          <t>CARMINE MANNA</t>
         </is>
       </c>
       <c r="B11" s="5" t="inlineStr">
         <is>
-          <t>1997</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="C11" s="5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D11" s="5" t="inlineStr">
         <is>
-          <t>Rudy Dom Macri</t>
+          <t>Anthony Maniscalco</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
-          <t>Meridian Global Advisors</t>
+          <t>Hylan Datacom &amp; Electrical, LLC</t>
         </is>
       </c>
       <c r="F11" s="5" t="inlineStr">
         <is>
-          <t/>
+          <t>www.hylangroup.com</t>
         </is>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
-          <t>Certified Financial Planner</t>
+          <t>Chief Operating Officer</t>
         </is>
       </c>
       <c r="H11" s="5" t="inlineStr">
         <is>
-          <t>(917) 922-8196</t>
+          <t>(917) 939-1522</t>
         </is>
       </c>
       <c r="I11" s="5" t="inlineStr">
         <is>
-          <t>danmacri13@gmail.com</t>
+          <t>cmanna@hylangroup.com</t>
         </is>
       </c>
       <c r="J11" s="5" t="inlineStr">
         <is>
-          <t>07042</t>
+          <t>10312</t>
         </is>
       </c>
       <c r="K11" s="5" t="inlineStr">
         <is>
-          <t>Jul 19, 2026</t>
+          <t>Aug 28, 2026</t>
         </is>
       </c>
     </row>
     <row r="12" ht="24" customHeight="1">
       <c r="A12" s="6" t="inlineStr">
         <is>
-          <t>Danny Quattrocchi</t>
+          <t>Daniel Macri</t>
         </is>
       </c>
       <c r="B12" s="4" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>1997</t>
         </is>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t>Joseph Zitchitella</t>
+          <t>Rudy Dom Macri</t>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr">
         <is>
-          <t>Dependable Auto Body</t>
+          <t>Meridian Global Advisors</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
-          <t>www.dependableautobody.com</t>
+          <t/>
         </is>
       </c>
       <c r="G12" s="4" t="inlineStr">
         <is>
-          <t>Auto body shop manager</t>
+          <t>Certified Financial Planner</t>
         </is>
       </c>
       <c r="H12" s="4" t="inlineStr">
         <is>
-          <t>(646) 645-4684</t>
+          <t>(917) 922-8196</t>
         </is>
       </c>
       <c r="I12" s="4" t="inlineStr">
         <is>
-          <t>dependableauto110@gmail.com</t>
+          <t>danmacri13@gmail.com</t>
         </is>
       </c>
       <c r="J12" s="4" t="inlineStr">
         <is>
-          <t>10309</t>
+          <t>07042</t>
         </is>
       </c>
       <c r="K12" s="4" t="inlineStr">
         <is>
-          <t>Jun 16, 2026</t>
+          <t>Jul 19, 2026</t>
         </is>
       </c>
     </row>
     <row r="13" ht="24" customHeight="1">
       <c r="A13" s="6" t="inlineStr">
         <is>
-          <t>Greg Magras</t>
+          <t>Danny Quattrocchi</t>
         </is>
       </c>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="C13" s="5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D13" s="5" t="inlineStr">
         <is>
-          <t>Carmine Manna</t>
+          <t>Joseph Zitchitella</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
-          <t>Auto Firm NYC / Springfield Acura </t>
+          <t>Dependable Auto Body</t>
         </is>
       </c>
       <c r="F13" s="5" t="inlineStr">
         <is>
-          <t/>
+          <t>www.dependableautobody.com</t>
         </is>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
-          <t>Automotive / Sales / Appraisal </t>
+          <t>Auto body shop manager</t>
         </is>
       </c>
       <c r="H13" s="5" t="inlineStr">
         <is>
-          <t>(917) 848-5402</t>
+          <t>(646) 645-4684</t>
         </is>
       </c>
       <c r="I13" s="5" t="inlineStr">
         <is>
-          <t>gmagras@gmail.com</t>
+          <t>dependableauto110@gmail.com</t>
         </is>
       </c>
       <c r="J13" s="5" t="inlineStr">
         <is>
-          <t>10314</t>
+          <t>10309</t>
         </is>
       </c>
       <c r="K13" s="5" t="inlineStr">
         <is>
-          <t>Jun 3, 2026</t>
+          <t>Jun 16, 2026</t>
         </is>
       </c>
     </row>
     <row r="14" ht="24" customHeight="1">
       <c r="A14" s="6" t="inlineStr">
         <is>
-          <t>Joe Causi</t>
+          <t>Giuseppe Bonomo</t>
         </is>
       </c>
       <c r="B14" s="4" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>Joe Zicchitella</t>
+          <t>Dr Piazza</t>
         </is>
       </c>
       <c r="E14" s="4" t="inlineStr">
         <is>
-          <t>Audacy Inc.</t>
+          <t>Giuseppe Bonomo Architecture</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
-          <t>WCBSFM.com</t>
+          <t>Www.db-si.com</t>
         </is>
       </c>
       <c r="G14" s="4" t="inlineStr">
         <is>
-          <t>Radio Air Personality</t>
+          <t>Architect</t>
         </is>
       </c>
       <c r="H14" s="4" t="inlineStr">
         <is>
-          <t>(718) 702-3223</t>
+          <t>(917) 626-1442</t>
         </is>
       </c>
       <c r="I14" s="4" t="inlineStr">
         <is>
-          <t>joecausi@aol.com</t>
+          <t>Joe@db-si.com</t>
         </is>
       </c>
       <c r="J14" s="4" t="inlineStr">
         <is>
           <t>10312</t>
         </is>
       </c>
       <c r="K14" s="4" t="inlineStr">
         <is>
-          <t>Jun 22, 2026</t>
+          <t>Sep 11, 2026</t>
         </is>
       </c>
     </row>
     <row r="15" ht="24" customHeight="1">
       <c r="A15" s="6" t="inlineStr">
         <is>
-          <t>Joe Santigate</t>
+          <t>Greg Magras</t>
         </is>
       </c>
       <c r="B15" s="5" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C15" s="5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <t>Carmine Manna</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
-          <t>Local 3 IBEW</t>
+          <t>Auto Firm NYC / Springfield Acura</t>
         </is>
       </c>
       <c r="F15" s="5" t="inlineStr">
         <is>
-          <t/>
+          <t>autofirmnyc.net</t>
         </is>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
-          <t>Electrician</t>
+          <t>Automotive / Sales / Appraisal</t>
         </is>
       </c>
       <c r="H15" s="5" t="inlineStr">
         <is>
-          <t>(718) 490-7162</t>
+          <t>(917) 848-5402</t>
         </is>
       </c>
       <c r="I15" s="5" t="inlineStr">
         <is>
-          <t>j3santigate@gmail.com</t>
+          <t>gmagras@gmail.com</t>
         </is>
       </c>
       <c r="J15" s="5" t="inlineStr">
         <is>
-          <t>10312</t>
+          <t>10314</t>
         </is>
       </c>
       <c r="K15" s="5" t="inlineStr">
         <is>
-          <t>Jun 26, 2026</t>
+          <t>Jun 3, 2026</t>
         </is>
       </c>
     </row>
     <row r="16" ht="24" customHeight="1">
       <c r="A16" s="6" t="inlineStr">
         <is>
-          <t>John Pappalardo</t>
+          <t>Harold Verde</t>
         </is>
       </c>
       <c r="B16" s="4" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
-          <t>Carmine Manna</t>
+          <t>Joe Z</t>
         </is>
       </c>
       <c r="E16" s="4" t="inlineStr">
         <is>
-          <t/>
+          <t>Expedia Cruises</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
-          <t/>
+          <t>www.expediacruises.com/haroldverde</t>
         </is>
       </c>
       <c r="G16" s="4" t="inlineStr">
         <is>
-          <t/>
+          <t>Owner</t>
         </is>
       </c>
       <c r="H16" s="4" t="inlineStr">
         <is>
-          <t>(917) 647-0041</t>
+          <t>(718) 644-7004</t>
         </is>
       </c>
       <c r="I16" s="4" t="inlineStr">
         <is>
-          <t>jonnypop28@gmail.com</t>
+          <t>hverde@expediacruises.com</t>
         </is>
       </c>
       <c r="J16" s="4" t="inlineStr">
         <is>
-          <t>10312</t>
+          <t>10309</t>
         </is>
       </c>
       <c r="K16" s="4" t="inlineStr">
         <is>
-          <t>Jun 17, 2026</t>
+          <t>Aug 10, 2026</t>
         </is>
       </c>
     </row>
     <row r="17" ht="24" customHeight="1">
       <c r="A17" s="6" t="inlineStr">
         <is>
-          <t>Joseph A. Zichittella</t>
+          <t>Joe Causi</t>
         </is>
       </c>
       <c r="B17" s="5" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C17" s="5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D17" s="5" t="inlineStr">
         <is>
-          <t>Mike Anicito</t>
+          <t>Joe Zicchitella</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
-          <t>Zichittella Associates a World Insurance Partner</t>
+          <t>Audacy Inc.</t>
         </is>
       </c>
       <c r="F17" s="5" t="inlineStr">
         <is>
-          <t>www.world insurance.com</t>
+          <t>WCBSFM.com</t>
         </is>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
-          <t>Insurance Adviser &amp; Producer</t>
+          <t>Radio Air Personality</t>
         </is>
       </c>
       <c r="H17" s="5" t="inlineStr">
         <is>
-          <t>(917) 273-5126</t>
+          <t>(718) 702-3223</t>
         </is>
       </c>
       <c r="I17" s="5" t="inlineStr">
         <is>
-          <t>jaz@zichittellaassociates.com</t>
+          <t>joecausi@aol.com</t>
         </is>
       </c>
       <c r="J17" s="5" t="inlineStr">
         <is>
           <t>10312</t>
         </is>
       </c>
       <c r="K17" s="5" t="inlineStr">
         <is>
-          <t>Jun 30, 2026</t>
+          <t>Jun 22, 2026</t>
         </is>
       </c>
     </row>
     <row r="18" ht="24" customHeight="1">
       <c r="A18" s="6" t="inlineStr">
         <is>
-          <t>Joseph Miller</t>
+          <t>Joe Santigate</t>
         </is>
       </c>
       <c r="B18" s="4" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
-          <t>Michael Anicito</t>
+          <t>Carmine Manna</t>
         </is>
       </c>
       <c r="E18" s="4" t="inlineStr">
         <is>
-          <t>Atlas Wealth Strategies</t>
+          <t>Local 3 IBEW</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
-          <t>www.atlaswealthstrategies.com</t>
+          <t/>
         </is>
       </c>
       <c r="G18" s="4" t="inlineStr">
         <is>
-          <t>Financial Advisor</t>
+          <t>Electrician</t>
         </is>
       </c>
       <c r="H18" s="4" t="inlineStr">
         <is>
-          <t>(917) 575-2652</t>
+          <t>(718) 490-7162</t>
         </is>
       </c>
       <c r="I18" s="4" t="inlineStr">
         <is>
-          <t>joseph@atlaswealthstrategies.com</t>
+          <t>j3santigate@gmail.com</t>
         </is>
       </c>
       <c r="J18" s="4" t="inlineStr">
         <is>
-          <t>10304</t>
+          <t>10312</t>
         </is>
       </c>
       <c r="K18" s="4" t="inlineStr">
         <is>
           <t>Jun 26, 2026</t>
         </is>
       </c>
     </row>
     <row r="19" ht="24" customHeight="1">
       <c r="A19" s="6" t="inlineStr">
         <is>
-          <t>Leonard D’Alessandro</t>
+          <t>John Pappalardo</t>
         </is>
       </c>
       <c r="B19" s="5" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C19" s="5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D19" s="5" t="inlineStr">
         <is>
-          <t>Mike Anicito</t>
+          <t>Carmine Manna</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
-          <t>Retired Law enforcement</t>
+          <t/>
         </is>
       </c>
       <c r="H19" s="5" t="inlineStr">
         <is>
-          <t>(917) 709-7823</t>
+          <t>(917) 647-0041</t>
         </is>
       </c>
       <c r="I19" s="5" t="inlineStr">
         <is>
-          <t>lvd023@aol.com</t>
+          <t>jonnypop28@gmail.com</t>
         </is>
       </c>
       <c r="J19" s="5" t="inlineStr">
         <is>
-          <t>10314</t>
+          <t>10312</t>
         </is>
       </c>
       <c r="K19" s="5" t="inlineStr">
         <is>
           <t>Jun 17, 2026</t>
         </is>
       </c>
     </row>
     <row r="20" ht="24" customHeight="1">
       <c r="A20" s="6" t="inlineStr">
         <is>
-          <t>Marc Tranchina</t>
+          <t>Joseph A. Zichittella</t>
         </is>
       </c>
       <c r="B20" s="4" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
-          <t>Joe Zichittella</t>
+          <t>Mike Anicito</t>
         </is>
       </c>
       <c r="E20" s="4" t="inlineStr">
         <is>
-          <t>It’s Our Pleasure Hospitality</t>
+          <t>Zichittella Associates a World Insurance Partner</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
-          <t/>
+          <t>www.world insurance.com</t>
         </is>
       </c>
       <c r="G20" s="4" t="inlineStr">
         <is>
-          <t>Owner</t>
+          <t>Insurance Adviser &amp; Producer</t>
         </is>
       </c>
       <c r="H20" s="4" t="inlineStr">
         <is>
-          <t>(718) 702-3382</t>
+          <t>(917) 273-5126</t>
         </is>
       </c>
       <c r="I20" s="4" t="inlineStr">
         <is>
-          <t>marc@iophospitality.com</t>
+          <t>jaz@zichittellaassociates.com</t>
         </is>
       </c>
       <c r="J20" s="4" t="inlineStr">
         <is>
-          <t>10308</t>
+          <t>10312</t>
         </is>
       </c>
       <c r="K20" s="4" t="inlineStr">
         <is>
-          <t>Jun 16, 2026</t>
+          <t>Jun 30, 2026</t>
         </is>
       </c>
     </row>
     <row r="21" ht="24" customHeight="1">
       <c r="A21" s="6" t="inlineStr">
         <is>
-          <t>Mark Raile</t>
+          <t>Joseph Miller</t>
         </is>
       </c>
       <c r="B21" s="5" t="inlineStr">
         <is>
-          <t>2026</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="C21" s="5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D21" s="5" t="inlineStr">
         <is>
-          <t>Daniel Quattrocchi</t>
+          <t>Michael Anicito</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
-          <t>Familia Vessel Charters</t>
+          <t>Atlas Wealth Strategies</t>
         </is>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
-          <t/>
+          <t>www.atlaswealthstrategies.com</t>
         </is>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
-          <t>Commercial Boat Captain</t>
+          <t>Financial Advisor</t>
         </is>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
-          <t>(917) 561-3709</t>
+          <t>(917) 575-2652</t>
         </is>
       </c>
       <c r="I21" s="5" t="inlineStr">
         <is>
-          <t>markraile@gmail.co</t>
+          <t>joseph@atlaswealthstrategies.com</t>
         </is>
       </c>
       <c r="J21" s="5" t="inlineStr">
         <is>
-          <t/>
+          <t>10304</t>
         </is>
       </c>
       <c r="K21" s="5" t="inlineStr">
         <is>
           <t>Jun 26, 2026</t>
         </is>
       </c>
     </row>
     <row r="22" ht="24" customHeight="1">
       <c r="A22" s="6" t="inlineStr">
         <is>
-          <t>Michael Raia</t>
+          <t>Leonard D’Alessandro</t>
         </is>
       </c>
       <c r="B22" s="4" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
-          <t>Joe Zichitella</t>
+          <t>Mike Anicito</t>
         </is>
       </c>
       <c r="E22" s="4" t="inlineStr">
         <is>
-          <t>Ozana Realty Commercial Department</t>
+          <t/>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
-          <t>Ozanarealty.com</t>
+          <t/>
         </is>
       </c>
       <c r="G22" s="4" t="inlineStr">
         <is>
-          <t>Director: Commercial Sales and Leasing</t>
+          <t>Retired Law enforcement</t>
         </is>
       </c>
       <c r="H22" s="4" t="inlineStr">
         <is>
-          <t>(347) 552-1207</t>
+          <t>(917) 709-7823</t>
         </is>
       </c>
       <c r="I22" s="4" t="inlineStr">
         <is>
-          <t>mike_raia@ozanarealty.com</t>
+          <t>lvd023@aol.com</t>
         </is>
       </c>
       <c r="J22" s="4" t="inlineStr">
         <is>
-          <t>10306</t>
+          <t>10314</t>
         </is>
       </c>
       <c r="K22" s="4" t="inlineStr">
         <is>
-          <t>Jun 22, 2026</t>
+          <t>Jun 17, 2026</t>
         </is>
       </c>
     </row>
     <row r="23" ht="24" customHeight="1">
       <c r="A23" s="6" t="inlineStr">
         <is>
-          <t>Patrick Buono</t>
+          <t>Marc Tranchina</t>
         </is>
       </c>
       <c r="B23" s="5" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C23" s="5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D23" s="5" t="inlineStr">
         <is>
-          <t>Joseph Zichittella</t>
+          <t>Joe Zichittella</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
-          <t>Aurora Computer Tech Inc</t>
+          <t>It’s Our Pleasure Hospitality</t>
         </is>
       </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
-          <t>Auroracomputer.com</t>
+          <t/>
         </is>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
-          <t>IT Services &amp; Cybersecurity Company Owner</t>
+          <t>Owner</t>
         </is>
       </c>
       <c r="H23" s="5" t="inlineStr">
         <is>
-          <t>(646) 261-5024</t>
+          <t>(718) 702-3382</t>
         </is>
       </c>
       <c r="I23" s="5" t="inlineStr">
         <is>
-          <t>pbuono@auroracomputer.com</t>
+          <t>marc@iophospitality.com</t>
         </is>
       </c>
       <c r="J23" s="5" t="inlineStr">
         <is>
-          <t>10310</t>
+          <t>10308</t>
         </is>
       </c>
       <c r="K23" s="5" t="inlineStr">
         <is>
           <t>Jun 16, 2026</t>
         </is>
       </c>
     </row>
     <row r="24" ht="24" customHeight="1">
       <c r="A24" s="6" t="inlineStr">
         <is>
-          <t>Philip Cowan</t>
+          <t>Mark Raile</t>
         </is>
       </c>
       <c r="B24" s="4" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
-          <t>Ron Russo</t>
+          <t>Daniel Quattrocchi</t>
         </is>
       </c>
       <c r="E24" s="4" t="inlineStr">
         <is>
-          <t/>
+          <t>Familia Vessel Charters</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G24" s="4" t="inlineStr">
         <is>
-          <t>Retired NYPD</t>
+          <t>Commercial Boat Captain</t>
         </is>
       </c>
       <c r="H24" s="4" t="inlineStr">
         <is>
-          <t>(718) 219-5598</t>
+          <t>(917) 561-3709</t>
         </is>
       </c>
       <c r="I24" s="4" t="inlineStr">
         <is>
-          <t>cecme1@aol</t>
+          <t>markraile@gmail.co</t>
         </is>
       </c>
       <c r="J24" s="4" t="inlineStr">
         <is>
-          <t>10312</t>
+          <t/>
         </is>
       </c>
       <c r="K24" s="4" t="inlineStr">
         <is>
-          <t>Jun 16, 2026</t>
+          <t>Jun 26, 2026</t>
         </is>
       </c>
     </row>
     <row r="25" ht="24" customHeight="1">
       <c r="A25" s="6" t="inlineStr">
         <is>
-          <t>Robert L.Marraccino</t>
+          <t>Michael Raia</t>
         </is>
       </c>
       <c r="B25" s="5" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C25" s="5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D25" s="5" t="inlineStr">
         <is>
-          <t>Salvatore Morreale</t>
+          <t>Joe Zichitella</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
-          <t>CUNY &amp; NYC DOE Career &amp; Technical Education</t>
+          <t>Ozana Realty Commercial Department</t>
         </is>
       </c>
       <c r="F25" s="5" t="inlineStr">
         <is>
-          <t/>
+          <t>Ozanarealty.com</t>
         </is>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
-          <t>Researcher Cancer and Microbiology ,Professor, &amp; CT E Instructy</t>
+          <t>Director: Commercial Sales and Leasing</t>
         </is>
       </c>
       <c r="H25" s="5" t="inlineStr">
         <is>
-          <t>(929) 261-2393</t>
+          <t>(347) 552-1207</t>
         </is>
       </c>
       <c r="I25" s="5" t="inlineStr">
         <is>
-          <t>tottenvillemed@aol.com</t>
+          <t>mike_raia@ozanarealty.com</t>
         </is>
       </c>
       <c r="J25" s="5" t="inlineStr">
         <is>
-          <t>103052705</t>
+          <t>10306</t>
         </is>
       </c>
       <c r="K25" s="5" t="inlineStr">
         <is>
-          <t>Jun 16, 2026</t>
+          <t>Jun 22, 2026</t>
         </is>
       </c>
     </row>
     <row r="26" ht="24" customHeight="1">
       <c r="A26" s="6" t="inlineStr">
         <is>
-          <t>Ronald Russo</t>
+          <t>Patrick Buono</t>
         </is>
       </c>
       <c r="B26" s="4" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
-          <t>Michael Anicito</t>
+          <t>Joseph Zichittella</t>
         </is>
       </c>
       <c r="E26" s="4" t="inlineStr">
         <is>
-          <t/>
+          <t>Aurora Computer Tech Inc</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
-          <t/>
+          <t>Auroracomputer.com</t>
         </is>
       </c>
       <c r="G26" s="4" t="inlineStr">
         <is>
-          <t>Project Manager for cleaning company</t>
+          <t>IT Services &amp; Cybersecurity Company Owner</t>
         </is>
       </c>
       <c r="H26" s="4" t="inlineStr">
         <is>
-          <t>(917) 578-9402</t>
+          <t>(646) 261-5024</t>
         </is>
       </c>
       <c r="I26" s="4" t="inlineStr">
         <is>
-          <t>rrusso618@gmail.com</t>
+          <t>pbuono@auroracomputer.com</t>
         </is>
       </c>
       <c r="J26" s="4" t="inlineStr">
         <is>
-          <t>07095</t>
+          <t>10310</t>
         </is>
       </c>
       <c r="K26" s="4" t="inlineStr">
         <is>
-          <t>Jun 20, 2026</t>
+          <t>Jun 16, 2026</t>
         </is>
       </c>
     </row>
     <row r="27" ht="24" customHeight="1">
       <c r="A27" s="6" t="inlineStr">
         <is>
-          <t>Vinny</t>
+          <t>Philip Cowan</t>
         </is>
       </c>
       <c r="B27" s="5" t="inlineStr">
         <is>
-          <t>2026</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C27" s="5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D27" s="5" t="inlineStr">
         <is>
-          <t>Vincent Innocente</t>
+          <t>Ron Russo</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
-          <t>Retired</t>
+          <t>Retired NYPD</t>
         </is>
       </c>
       <c r="H27" s="5" t="inlineStr">
         <is>
-          <t>(917) 855-7812</t>
+          <t>(718) 219-5598</t>
         </is>
       </c>
       <c r="I27" s="5" t="inlineStr">
         <is>
-          <t>busman66@aol.com</t>
+          <t>cecme1@aol</t>
         </is>
       </c>
       <c r="J27" s="5" t="inlineStr">
         <is>
-          <t>10314</t>
+          <t>10312</t>
         </is>
       </c>
       <c r="K27" s="5" t="inlineStr">
         <is>
           <t>Jun 16, 2026</t>
         </is>
       </c>
     </row>
     <row r="28" ht="24" customHeight="1">
       <c r="A28" s="6" t="inlineStr">
         <is>
+          <t>Robert L.Marraccino</t>
+        </is>
+      </c>
+      <c r="B28" s="4" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>Salvatore Morreale</t>
+        </is>
+      </c>
+      <c r="E28" s="4" t="inlineStr">
+        <is>
+          <t>CUNY &amp; NYC DOE Career &amp; Technical Education</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G28" s="4" t="inlineStr">
+        <is>
+          <t>Researcher Cancer and Microbiology ,Professor, &amp; CT E Instructy</t>
+        </is>
+      </c>
+      <c r="H28" s="4" t="inlineStr">
+        <is>
+          <t>(929) 261-2393</t>
+        </is>
+      </c>
+      <c r="I28" s="4" t="inlineStr">
+        <is>
+          <t>tottenvillemed@aol.com</t>
+        </is>
+      </c>
+      <c r="J28" s="4" t="inlineStr">
+        <is>
+          <t>103052705</t>
+        </is>
+      </c>
+      <c r="K28" s="4" t="inlineStr">
+        <is>
+          <t>Jun 16, 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" ht="24" customHeight="1">
+      <c r="A29" s="6" t="inlineStr">
+        <is>
+          <t>Ronald Russo</t>
+        </is>
+      </c>
+      <c r="B29" s="5" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="C29" s="5" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D29" s="5" t="inlineStr">
+        <is>
+          <t>Michael Anicito</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G29" s="5" t="inlineStr">
+        <is>
+          <t>Project Manager for cleaning company</t>
+        </is>
+      </c>
+      <c r="H29" s="5" t="inlineStr">
+        <is>
+          <t>(917) 578-9402</t>
+        </is>
+      </c>
+      <c r="I29" s="5" t="inlineStr">
+        <is>
+          <t>rrusso618@gmail.com</t>
+        </is>
+      </c>
+      <c r="J29" s="5" t="inlineStr">
+        <is>
+          <t>07095</t>
+        </is>
+      </c>
+      <c r="K29" s="5" t="inlineStr">
+        <is>
+          <t>Jun 20, 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" ht="24" customHeight="1">
+      <c r="A30" s="6" t="inlineStr">
+        <is>
+          <t>Vinny Innocente Sr.</t>
+        </is>
+      </c>
+      <c r="B30" s="4" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>Vincent P. Innocente</t>
+        </is>
+      </c>
+      <c r="E30" s="4" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G30" s="4" t="inlineStr">
+        <is>
+          <t>Retired</t>
+        </is>
+      </c>
+      <c r="H30" s="4" t="inlineStr">
+        <is>
+          <t>(917) 855-7812</t>
+        </is>
+      </c>
+      <c r="I30" s="4" t="inlineStr">
+        <is>
+          <t>busman66@aol.com</t>
+        </is>
+      </c>
+      <c r="J30" s="4" t="inlineStr">
+        <is>
+          <t>10314</t>
+        </is>
+      </c>
+      <c r="K30" s="4" t="inlineStr">
+        <is>
+          <t>Aug 22, 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" ht="24" customHeight="1">
+      <c r="A31" s="6" t="inlineStr">
+        <is>
           <t>William John Marco</t>
         </is>
       </c>
-      <c r="B28" s="4" t="inlineStr">
+      <c r="B31" s="5" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
-      <c r="C28" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D28" s="4" t="inlineStr">
+      <c r="C31" s="5" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D31" s="5" t="inlineStr">
         <is>
           <t>Joe Z</t>
         </is>
       </c>
-      <c r="E28" s="4" t="inlineStr">
+      <c r="E31" s="5" t="inlineStr">
         <is>
           <t>Marco Wealth Strategies Group</t>
         </is>
       </c>
-      <c r="F28" s="4" t="inlineStr">
+      <c r="F31" s="5" t="inlineStr">
         <is>
           <t>Marcowsg.com</t>
         </is>
       </c>
-      <c r="G28" s="4" t="inlineStr">
+      <c r="G31" s="5" t="inlineStr">
         <is>
           <t>Wealth Advisor</t>
         </is>
       </c>
-      <c r="H28" s="4" t="inlineStr">
+      <c r="H31" s="5" t="inlineStr">
         <is>
           <t>(917) 692-5245</t>
         </is>
       </c>
-      <c r="I28" s="4" t="inlineStr">
+      <c r="I31" s="5" t="inlineStr">
         <is>
           <t>wmarco@1stallied.com</t>
         </is>
       </c>
-      <c r="J28" s="4" t="inlineStr">
+      <c r="J31" s="5" t="inlineStr">
         <is>
           <t>34987</t>
         </is>
       </c>
-      <c r="K28" s="4" t="inlineStr">
+      <c r="K31" s="5" t="inlineStr">
         <is>
           <t>Jun 27, 2026</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A7:K28"/>
+  <autoFilter ref="A7:K31"/>
   <mergeCells count="2">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
   </mergeCells>
   <pageMargins left="0.45" right="0.45" top="0.6" bottom="0.6" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" fitToWidth="1" fitToHeight="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ICSI Member Portal</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ICSI Member Directory</dc:title>
   <dc:creator>ICSI Member Portal</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>